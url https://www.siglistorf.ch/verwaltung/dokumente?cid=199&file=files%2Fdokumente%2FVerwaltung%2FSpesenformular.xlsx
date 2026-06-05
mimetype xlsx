--- v0 (2025-10-11)
+++ v1 (2026-06-05)
@@ -1,454 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Abteilung Finanzen\Vorlagen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\srv01\home$\NaMa\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32839D40-2078-4599-8943-BF51BB45BB64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB94B353-EAC6-48FB-BBFA-FCBA998E8C67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="627" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{AE5F20B1-CC43-4915-8F3A-4EC6E93499E3}"/>
   </bookViews>
   <sheets>
-    <sheet name="Spesenabrechn." sheetId="1" r:id="rId1"/>
+    <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M30" i="1" l="1"/>
-[...83 lines deleted...]
-  <c r="J32" i="1"/>
+  <c r="I32" i="1" l="1"/>
   <c r="G32" i="1"/>
-  <c r="E32" i="1"/>
+  <c r="F32" i="1"/>
   <c r="D32" i="1"/>
   <c r="C32" i="1"/>
-  <c r="K31" i="1"/>
-[...34 lines deleted...]
-  <c r="M32" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="J31" i="1" s="1"/>
+  <c r="H30" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="J30" i="1" s="1"/>
+  <c r="H29" i="1"/>
+  <c r="J29" i="1" s="1"/>
+  <c r="E29" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="J27" i="1" s="1"/>
+  <c r="H26" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="J26" i="1" s="1"/>
+  <c r="H25" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="J24" i="1" s="1"/>
+  <c r="H23" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="J20" i="1" s="1"/>
+  <c r="H19" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="J18" i="1" s="1"/>
+  <c r="H17" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="J14" i="1" s="1"/>
+  <c r="H13" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="J12" i="1" s="1"/>
+  <c r="H11" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="J11" i="1" s="1"/>
+  <c r="H10" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="J8" i="1" s="1"/>
+  <c r="H7" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="J7" i="1" s="1"/>
+  <c r="H6" i="1"/>
+  <c r="E6" i="1"/>
+  <c r="J6" i="1" s="1"/>
+  <c r="H5" i="1"/>
+  <c r="E5" i="1"/>
+  <c r="J23" i="1" l="1"/>
+  <c r="H32" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="J32" i="1" s="1"/>
+  <c r="J5" i="1"/>
+  <c r="J33" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
-[...1 lines deleted...]
-    <t>Spesenabrechnung  von: (Name, Vorname)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+  <si>
+    <t xml:space="preserve">NAME, VORNAME: </t>
   </si>
   <si>
     <t xml:space="preserve">Ressort / Funktion:    </t>
   </si>
   <si>
-    <t>Datum:</t>
-[...1 lines deleted...]
-  <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Zweck und Ort</t>
   </si>
   <si>
     <t>Zeit-</t>
   </si>
   <si>
-    <t xml:space="preserve">Anz. Std. </t>
-[...2 lines deleted...]
-    <t>CHF/Std.</t>
+    <t>Zeitaufw.</t>
+  </si>
+  <si>
+    <t>Stunden-</t>
+  </si>
+  <si>
+    <t>Sitzungs-/</t>
+  </si>
+  <si>
+    <t>Fahrspesen</t>
+  </si>
+  <si>
+    <t>Andere</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Anzahl Sitzungen</t>
-[...10 lines deleted...]
-  <si>
     <t>aufwand</t>
   </si>
   <si>
+    <t>Anzahl Std.</t>
+  </si>
+  <si>
+    <t>entsch.</t>
+  </si>
+  <si>
+    <t>Taggeld</t>
+  </si>
+  <si>
     <t>Km</t>
   </si>
   <si>
-    <t>CHF 0.80/km</t>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>Spesen</t>
   </si>
   <si>
     <t>Auszahlung</t>
   </si>
   <si>
     <t>Kontrolle:</t>
   </si>
   <si>
-    <t xml:space="preserve">Neue Ansätze </t>
-[...38 lines deleted...]
-    <t>Einzahlungsschein</t>
+    <t>Der Auszahlungsbetrag ist zu überweisen auf:</t>
+  </si>
+  <si>
+    <t>Spesenabrechnung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_ &quot;Fr.&quot;\ * #,##0.00_ ;_ &quot;Fr.&quot;\ * \-#,##0.00_ ;_ &quot;Fr.&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
+    <numFmt numFmtId="165" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Arial"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
+      <u/>
       <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...16 lines deleted...]
-      <name val="Arial"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...18 lines deleted...]
-      <name val="Arial"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCCCC"/>
+        <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
@@ -475,1942 +392,1325 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...39 lines deleted...]
-      </right>
       <top/>
-      <bottom/>
-[...34 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="2" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="2" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="4" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="7" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="2" fillId="7" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...253 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Komma" xfId="2" builtinId="3"/>
+  <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Währung" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:M43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A675D84E-44C5-4CCD-8C10-7B051EA50289}">
+  <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="16.6328125" customWidth="1"/>
+    <col min="2" max="2" width="45.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="4" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D1" s="87" t="s">
+    <row r="1" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2">
+        <v>2026</v>
+      </c>
+      <c r="G1" s="3"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="5"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="88"/>
-[...5 lines deleted...]
-      <c r="K1" s="87" t="s">
+      <c r="B2" s="7"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="11"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="L1" s="88"/>
-[...18 lines deleted...]
-      <c r="A3" s="75" t="s">
+      <c r="B3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="77" t="s">
+      <c r="C3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="D3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="80" t="s">
+      <c r="E3" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="82" t="s">
+      <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="81" t="s">
+      <c r="G3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="78" t="s">
+      <c r="H3" s="17"/>
+      <c r="I3" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="93" t="s">
+      <c r="J3" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="94" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="96" t="s">
+    </row>
+    <row r="4" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="72"/>
-      <c r="L3" s="95" t="s">
+      <c r="D4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="55" t="s">
-[...6 lines deleted...]
-      <c r="C4" s="51" t="s">
+      <c r="E4" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="76"/>
-[...5 lines deleted...]
-      <c r="J4" s="52" t="s">
+      <c r="F4" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="53" t="s">
+      <c r="G4" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="76"/>
-      <c r="M4" s="56" t="s">
+      <c r="H4" s="24" t="s">
         <v>16</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="M7" s="16">
+      <c r="I4" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="27"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="30">
+        <f>SUM(D5*$A$37)</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="31"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="30">
+        <f>SUM(G5*$A$36)</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="31"/>
+      <c r="J5" s="32">
+        <f>SUM(E5,F5,H5,I5)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="33"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="30">
+        <f t="shared" ref="E6:E31" si="0">SUM(D6*$A$37)</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="36"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="30">
+        <f t="shared" ref="H6:H31" si="1">SUM(G6*$A$36)</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="36"/>
+      <c r="J6" s="32">
+        <f t="shared" ref="J6:J31" si="2">SUM(E6,F6,H6,I6)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="33"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F7" s="36"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I7" s="36"/>
+      <c r="J7" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="27"/>
+      <c r="B8" s="28"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F8" s="31"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I8" s="31"/>
+      <c r="J8" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F9" s="31"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I9" s="31"/>
+      <c r="J9" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="28"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F10" s="31"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="31"/>
+      <c r="J10" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="28"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F11" s="31"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="31"/>
+      <c r="J11" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="28"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="31"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="31"/>
+      <c r="J12" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="28"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="31"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="31"/>
+      <c r="J13" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="28"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="31"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="31"/>
+      <c r="J14" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="28"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="31"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="31"/>
+      <c r="J15" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="28"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="31"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="31"/>
+      <c r="J16" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="28"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="31"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="31"/>
+      <c r="J17" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="28"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="31"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="31"/>
+      <c r="J18" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="28"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="31"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="31"/>
+      <c r="J19" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="28"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="31"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="31"/>
+      <c r="J20" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="28"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="31"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="31"/>
+      <c r="J21" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="28"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="29"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="31"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="31"/>
+      <c r="J22" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="31"/>
+      <c r="J23" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="28"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="31"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="31"/>
+      <c r="J24" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="28"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="31"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="31"/>
+      <c r="J25" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="28"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="29"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="31"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I26" s="31"/>
+      <c r="J26" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="28"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="31"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="31"/>
+      <c r="J27" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="28"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="31"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="31"/>
+      <c r="J28" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="28"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="31"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I29" s="31"/>
+      <c r="J29" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="28"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="31"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I30" s="31"/>
+      <c r="J30" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="39"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="40"/>
+      <c r="C32" s="41">
+        <f t="shared" ref="C32:I32" si="3">SUM(C5:C31)</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="42">
+        <f>SUM(D5:D31)</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="43">
+        <f>SUM(E5:E31)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="43">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="M8" s="16">
+      <c r="G32" s="41">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="M9" s="16">
+      <c r="H32" s="43">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="M10" s="16">
+      <c r="I32" s="43">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-    </row>
-[...597 lines deleted...]
-      <c r="J32" s="57">
+      <c r="J32" s="44">
+        <f>SUM(E32+F32+H32+I32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A33" s="45"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+      <c r="G33" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="51">
         <f>SUM(J5:J31)</f>
         <v>0</v>
       </c>
-      <c r="K32" s="46">
-[...191 lines deleted...]
-      <c r="B43" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...11 lines deleted...]
-    <mergeCell ref="A1:B1"/>
+  <mergeCells count="2">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
-    <mergeCell ref="G3:G4"/>
-[...2 lines deleted...]
-    <mergeCell ref="E3:E4"/>
   </mergeCells>
-  <dataValidations count="3">
-[...14 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Spesenabrechn.</vt:lpstr>
+      <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Spresenabrechnungsformular</dc:title>
-  <dc:creator>Einwohnergemeinde Schneisingen</dc:creator>
+  <dc:creator>Naomi Marra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>